--- v0 (2026-09-15)
+++ v1 (2026-10-05)
@@ -373,102 +373,127 @@
               <w:t xml:space="preserve">Stool must be placed in the vial within </w:t>
             </w:r>
             <w:r w:rsidRPr="003F3C8A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>one hour</w:t>
             </w:r>
             <w:r w:rsidRPr="00F94D87">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> of collection. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="223C772C" w14:textId="3777A62F" w:rsidR="00702FDF" w:rsidRDefault="00702FDF" w:rsidP="00702FDF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57DAF509" w14:textId="37648CFB" w:rsidR="00702FDF" w:rsidRPr="003F3C8A" w:rsidRDefault="00010305" w:rsidP="003F3C8A">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="57DAF509" w14:textId="5264FB18" w:rsidR="00702FDF" w:rsidRDefault="00010305" w:rsidP="003F3C8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010305">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Stool Culture</w:t>
             </w:r>
-            <w:r w:rsidR="003F3C8A">
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> - </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="003F3C8A">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2 days room temp, 4 days </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="003F3C8A">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>refrig</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="34485D60" w14:textId="77777777" w:rsidR="00312D85" w:rsidRDefault="00312D85" w:rsidP="00F94D87">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="34485D60" w14:textId="15815AB0" w:rsidR="00312D85" w:rsidRPr="00D710D4" w:rsidRDefault="00D710D4" w:rsidP="00D710D4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>GI Panel PCR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- 24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>hrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> room temp, 4 days </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>refrig</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="41FAA3D5" w14:textId="195561A8" w:rsidR="00270428" w:rsidRPr="00F22EA1" w:rsidRDefault="00270428" w:rsidP="00270428">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00270428">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Crypto/Giardia</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
@@ -727,51 +752,51 @@
             </w:pPr>
             <w:r>
               <w:object w:dxaOrig="1980" w:dyaOrig="4650" w14:anchorId="5FC6283C">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:47.25pt;height:111.75pt" o:ole="">
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1850903870" r:id="rId9"/>
+                <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1851065700" r:id="rId9"/>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="083ADEE0" w14:textId="3571AC20" w:rsidR="00702FDF" w:rsidRDefault="00010305" w:rsidP="00F94D87">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>EcoFix</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F92964B" w14:textId="1FDA3199" w:rsidR="00702FDF" w:rsidRDefault="00702FDF" w:rsidP="00702FDF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1078,82 +1103,89 @@
               </w:rPr>
               <w:t>(No preservatives)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31C5B9F3" w14:textId="77777777" w:rsidR="00702FDF" w:rsidRPr="0075333A" w:rsidRDefault="00702FDF" w:rsidP="00702FDF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075333A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Or sterile cup</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB6C0A4" w14:textId="7B729F26" w:rsidR="00312D85" w:rsidRDefault="00702FDF" w:rsidP="00F94D87">
+          <w:p w14:paraId="0EB6C0A4" w14:textId="4E0E4788" w:rsidR="00312D85" w:rsidRDefault="00702FDF" w:rsidP="00F94D87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00702FDF">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>C.diff</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 2 days room temp, 5 days </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>refri</w:t>
+            </w:r>
+            <w:r w:rsidR="003F0887">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>g</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="58B724C5" w14:textId="77777777" w:rsidR="00702FDF" w:rsidRDefault="00702FDF" w:rsidP="00702FDF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41A5FFAA" w14:textId="64B69F8C" w:rsidR="00702FDF" w:rsidRDefault="00702FDF" w:rsidP="00F94D87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00702FDF">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -1272,91 +1304,65 @@
               </w:rPr>
               <w:t>refrig</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, 7 days frozen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="485D5467" w14:textId="77777777" w:rsidR="00312D85" w:rsidRDefault="00312D85" w:rsidP="00F94D87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CC7BCE">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Patient</w:t>
-[...33 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patient should pass the stool into a clean, dry pan, or a special container mounted on the toilet for this purpose. Stool specimen cannot be mixed with urine. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CD1CAD6" w14:textId="6ECE6138" w:rsidR="00312D85" w:rsidRPr="00CC7BCE" w:rsidRDefault="00312D85" w:rsidP="00F713A4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="39C38886" w14:textId="77777777" w:rsidR="00312D85" w:rsidRPr="00CC7BCE" w:rsidRDefault="00312D85" w:rsidP="00CC7BCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC7BCE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DO NOT OVERFILL</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C4219CC" w14:textId="77777777" w:rsidR="00312D85" w:rsidRPr="00CC7BCE" w:rsidRDefault="00312D85" w:rsidP="00CC7BCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1963,86 +1969,89 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F94D87"/>
     <w:rsid w:val="00010305"/>
     <w:rsid w:val="00085F82"/>
     <w:rsid w:val="000C2B0E"/>
     <w:rsid w:val="00270428"/>
     <w:rsid w:val="002D2171"/>
     <w:rsid w:val="00312D85"/>
+    <w:rsid w:val="003F0887"/>
     <w:rsid w:val="003F3C8A"/>
     <w:rsid w:val="004A487F"/>
     <w:rsid w:val="005B1CA7"/>
     <w:rsid w:val="00601E28"/>
     <w:rsid w:val="006B63E8"/>
     <w:rsid w:val="00702FDF"/>
     <w:rsid w:val="00740E11"/>
     <w:rsid w:val="00741333"/>
     <w:rsid w:val="0075333A"/>
     <w:rsid w:val="007C6B07"/>
     <w:rsid w:val="00B0588B"/>
     <w:rsid w:val="00BD1166"/>
     <w:rsid w:val="00C66610"/>
     <w:rsid w:val="00CC7BCE"/>
+    <w:rsid w:val="00D710D4"/>
     <w:rsid w:val="00E455FD"/>
     <w:rsid w:val="00F0368F"/>
     <w:rsid w:val="00F22EA1"/>
+    <w:rsid w:val="00F713A4"/>
     <w:rsid w:val="00F94D87"/>
     <w:rsid w:val="00FD5317"/>
     <w:rsid w:val="00FE2DDB"/>
     <w:rsid w:val="00FF6C69"/>
     <w:rsid w:val="0A2327A6"/>
     <w:rsid w:val="119D0C2F"/>
     <w:rsid w:val="2780645C"/>
     <w:rsid w:val="36EE7AB8"/>
     <w:rsid w:val="3C80A486"/>
     <w:rsid w:val="5F67A3F2"/>
     <w:rsid w:val="713CE4AB"/>
     <w:rsid w:val="73CE6E3E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -2815,50 +2824,58 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="0fd9ae76-0849-4d30-8807-76bbe73ce592" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010004C40C325542E6438923808C77704D20" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4cc13e1f122b972711c56f7c2a177e0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="0fd9ae76-0849-4d30-8807-76bbe73ce592" xmlns:ns4="20b74eb2-2d98-4f38-b947-0e7ee99e0ca0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e18aa5201d9c4323906db72dbb716424" ns3:_="" ns4:_="">
     <xsd:import namespace="0fd9ae76-0849-4d30-8807-76bbe73ce592"/>
     <xsd:import namespace="20b74eb2-2d98-4f38-b947-0e7ee99e0ca0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -3029,134 +3046,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AC33BCF-F2CB-4917-9B85-62567B3FD1E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0fd9ae76-0849-4d30-8807-76bbe73ce592"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A2649F6-715E-408E-91AB-D1BA602CDB1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0fd9ae76-0849-4d30-8807-76bbe73ce592"/>
     <ds:schemaRef ds:uri="20b74eb2-2d98-4f38-b947-0e7ee99e0ca0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26F9BD1E-2D5A-453C-B2A4-3E88CE999164}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2330</Characters>
+  <Pages>1</Pages>
+  <Words>397</Words>
+  <Characters>2269</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2733</CharactersWithSpaces>
+  <CharactersWithSpaces>2661</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Slifko, Sheila</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010004C40C325542E6438923808C77704D20</vt:lpwstr>